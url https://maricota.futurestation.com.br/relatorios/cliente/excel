--- v0 (2026-02-10)
+++ v1 (2026-04-13)
@@ -462,60 +462,60 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E2">
-        <v>67.5</v>
+        <v>157.5</v>
       </c>
       <c r="F2">
-        <v>-18690.550000000003</v>
+        <v>-33609.87</v>
       </c>
       <c r="G2">
-        <v>-27689.703703703708</v>
+        <v>-21339.600000000002</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">